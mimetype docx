--- v0 (2025-12-05)
+++ v1 (2026-10-22)
@@ -6,221 +6,224 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0A42ABDD" w14:textId="2F75121A" w:rsidR="00C03137" w:rsidRPr="006624D8" w:rsidRDefault="00360EAF" w:rsidP="004D555A">
       <w:pPr>
         <w:pStyle w:val="TITREFORMULAIRE"/>
       </w:pPr>
       <w:r w:rsidRPr="004D555A">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00C03137" w:rsidRPr="004D555A">
         <w:t>ORMULAIRE NOMS ET COORDONN</w:t>
       </w:r>
       <w:r w:rsidR="006624D8" w:rsidRPr="004D555A">
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidR="00C03137" w:rsidRPr="004D555A">
         <w:t xml:space="preserve">ES </w:t>
       </w:r>
       <w:r w:rsidR="006624D8" w:rsidRPr="004D555A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C03137" w:rsidRPr="004D555A">
         <w:t>DU DEMANDEUR ET DE L’ORGANISME</w:t>
       </w:r>
       <w:r w:rsidR="00C03137" w:rsidRPr="006624D8">
         <w:t xml:space="preserve"> CERTIFICATEUR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB332D2" w14:textId="77777777" w:rsidR="00C03137" w:rsidRPr="006624D8" w:rsidRDefault="00C03137" w:rsidP="006624D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74EA6B1A" w14:textId="77777777" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11F80BF3" w14:textId="075073F5" w:rsidR="004D555A" w:rsidRPr="004D555A" w:rsidRDefault="006624D8" w:rsidP="004D555A">
+    <w:p w14:paraId="11F80BF3" w14:textId="7C36EE3E" w:rsidR="004D555A" w:rsidRPr="004D555A" w:rsidRDefault="006624D8" w:rsidP="004D555A">
       <w:pPr>
         <w:pStyle w:val="PARTIEFORMULAIRE"/>
       </w:pPr>
       <w:r w:rsidRPr="004D555A">
         <w:t xml:space="preserve">DEMANDEUR </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4FC7">
+        <w:t>(obligatoire)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3FBA02" w14:textId="77777777" w:rsidR="00C03137" w:rsidRPr="006624D8" w:rsidRDefault="00C03137" w:rsidP="006624D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A7A9D96" w14:textId="68AA0505" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="0049617C" w:rsidP="006624D8">
+    <w:p w14:paraId="0A7A9D96" w14:textId="25975FB9" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="0049617C" w:rsidP="006624D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006624D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nom :</w:t>
       </w:r>
       <w:r w:rsidR="009E6815">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte1"/>
+            <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Texte1"/>
-      <w:r w:rsidR="009E6815">
+      <w:bookmarkStart w:id="0" w:name="Texte7"/>
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1CFC3339" w14:textId="77777777" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1245E03C" w14:textId="5F2540C8" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="0049617C" w:rsidP="006624D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
@@ -750,659 +753,1063 @@
       </w:r>
       <w:r w:rsidRPr="006624D8">
         <w:t xml:space="preserve"> demandeur par </w:t>
       </w:r>
       <w:r w:rsidR="00C03137" w:rsidRPr="006624D8">
         <w:t>la France</w:t>
       </w:r>
       <w:r w:rsidRPr="006624D8">
         <w:t>, joindre un document distinct exposant les motifs de cette désignation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7BDC3F" w14:textId="77777777" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DFFCBD4" w14:textId="77777777" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
-[...23 lines deleted...]
-    <w:p w14:paraId="0402FFB0" w14:textId="25877266" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="006624D8" w:rsidP="006624D8">
+    <w:p w14:paraId="07BF4690" w14:textId="3BDACE17" w:rsidR="007722A7" w:rsidRPr="006624D8" w:rsidRDefault="007722A7" w:rsidP="007722A7">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006624D8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ORGANISME(S) DE CERTIFICATION DE PRODUITS OU PERSONNE(S) PHYSIQUE(S) AUXQUELS DES MISSIONS DE CONTRÔLE ONT ÉTÉ DÉLÉGUÉES </w:t>
+        <w:t>AUTORITE COMPETENTE CHARGEE DES VERIFICATIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (obligatoire)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAF65A6" w14:textId="77777777" w:rsidR="00C03137" w:rsidRPr="006624D8" w:rsidRDefault="00C03137" w:rsidP="006624D8">
+    <w:p w14:paraId="5002AA79" w14:textId="77777777" w:rsidR="007722A7" w:rsidRPr="006624D8" w:rsidRDefault="007722A7" w:rsidP="007722A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0217AE40" w14:textId="0D36201D" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="0049617C" w:rsidP="006624D8">
+    <w:p w14:paraId="7CAE8A74" w14:textId="1552EAB1" w:rsidR="007722A7" w:rsidRPr="007722A7" w:rsidRDefault="007722A7" w:rsidP="007722A7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006624D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nom :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007722A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Institut national de la propriété industrielle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3058F4FD" w14:textId="77777777" w:rsidR="007722A7" w:rsidRPr="006624D8" w:rsidRDefault="007722A7" w:rsidP="007722A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336131D5" w14:textId="302902F2" w:rsidR="007722A7" w:rsidRPr="007722A7" w:rsidRDefault="007722A7" w:rsidP="004D695C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007722A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresse : </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">15, rue des Minimes - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007722A7">
+        <w:t>CS50001</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007722A7">
+        <w:t>92677 Courbevoie Cedex</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0FF5E5" w14:textId="77777777" w:rsidR="007722A7" w:rsidRPr="006624D8" w:rsidRDefault="007722A7" w:rsidP="007722A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12592225" w14:textId="3062B969" w:rsidR="007722A7" w:rsidRPr="006624D8" w:rsidRDefault="007722A7" w:rsidP="007722A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006624D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Numéro de téléphone :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> +331 56 65 82 64</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007F91A7" w14:textId="77777777" w:rsidR="007722A7" w:rsidRPr="006624D8" w:rsidRDefault="007722A7" w:rsidP="007722A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39036D97" w14:textId="566FAD29" w:rsidR="007722A7" w:rsidRPr="006624D8" w:rsidRDefault="007722A7" w:rsidP="007722A7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-LU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006624D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Courriel :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ig@inpi.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFFCBD4" w14:textId="77777777" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193B5697" w14:textId="77777777" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0402FFB0" w14:textId="65953B3F" w:rsidR="00167582" w:rsidRPr="00281B2D" w:rsidRDefault="006624D8" w:rsidP="006624D8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006624D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORGANISME(S) DE CERTIFICATION DE PRODUITS OU PERSONNE(S) PHYSIQUE(S) AUXQUELS DES MISSIONS DE CONTRÔLE ONT ÉTÉ DÉLÉGUÉES </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(obligatoire)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAF65A6" w14:textId="77777777" w:rsidR="00C03137" w:rsidRPr="006624D8" w:rsidRDefault="00C03137" w:rsidP="006624D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D9BF6E" w14:textId="6DAD9416" w:rsidR="00C651D8" w:rsidRDefault="0049617C" w:rsidP="004F6E49">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006624D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nom :</w:t>
       </w:r>
       <w:r w:rsidR="009E6815">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte6"/>
+            <w:name w:val="Texte8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Texte6"/>
-      <w:r w:rsidR="009E6815">
+      <w:bookmarkStart w:id="5" w:name="Texte8"/>
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="61848046" w14:textId="77777777" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
+    <w:p w14:paraId="3E87E143" w14:textId="10B34E91" w:rsidR="004F6E49" w:rsidRDefault="007722A7" w:rsidP="00C651D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="283"/>
+        <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3339F206" w14:textId="3C423B46" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="0049617C" w:rsidP="006624D8">
+    <w:p w14:paraId="0B7FE437" w14:textId="7DE98E82" w:rsidR="001B4FC7" w:rsidRPr="006624D8" w:rsidRDefault="0049617C" w:rsidP="001B4FC7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006624D8">
+      <w:r w:rsidRPr="004F6E49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Adresse :</w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="009E6815" w:rsidRPr="004F6E49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte7"/>
+            <w:name w:val="Texte9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Texte7"/>
-      <w:r w:rsidR="009E6815">
+      <w:bookmarkStart w:id="6" w:name="Texte9"/>
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
+    <w:p w14:paraId="3339F206" w14:textId="0EFFF587" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="007722A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="51068C92" w14:textId="77777777" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="034BA651" w14:textId="629D0590" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
+    <w:p w14:paraId="034BA651" w14:textId="3A3E76F5" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006624D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Numéro de </w:t>
       </w:r>
       <w:r w:rsidR="0049617C" w:rsidRPr="006624D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>téléphone :</w:t>
       </w:r>
       <w:r w:rsidR="009E6815">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte8"/>
+            <w:name w:val="Texte10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Texte8"/>
-      <w:r w:rsidR="009E6815">
+      <w:bookmarkStart w:id="7" w:name="Texte10"/>
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidR="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="08382CC6" w14:textId="77777777" w:rsidR="00167582" w:rsidRPr="006624D8" w:rsidRDefault="00167582" w:rsidP="006624D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F3ED175" w14:textId="134E9FEA" w:rsidR="004C20A4" w:rsidRPr="006624D8" w:rsidRDefault="0049617C" w:rsidP="006624D8">
+    <w:p w14:paraId="1081010B" w14:textId="4BD6E2FE" w:rsidR="00281B2D" w:rsidRDefault="00C651D8" w:rsidP="00CB33AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006624D8">
+      </w:pPr>
+      <w:r w:rsidRPr="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Courriel :</w:t>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:bookmarkStart w:id="8" w:name="Texte6"/>
+      <w:r w:rsidRPr="00C651D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00C651D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00C651D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="0049617C" w:rsidRPr="00C651D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Courriel</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4FC7" w:rsidRPr="00C651D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidRPr="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte9"/>
+            <w:name w:val="Texte11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Texte9"/>
-      <w:r w:rsidR="009E6815">
+      <w:bookmarkStart w:id="9" w:name="Texte11"/>
+      <w:r w:rsidRPr="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidRPr="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6815">
+      <w:r w:rsidRPr="00C651D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:sectPr w:rsidR="004C20A4" w:rsidRPr="006624D8" w:rsidSect="00B803C9">
+    <w:p w14:paraId="078CB284" w14:textId="77777777" w:rsidR="00281B2D" w:rsidRPr="00281B2D" w:rsidRDefault="00281B2D" w:rsidP="00281B2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3ED175" w14:textId="10B2F471" w:rsidR="004C20A4" w:rsidRPr="00281B2D" w:rsidRDefault="00281B2D" w:rsidP="00944539">
+      <w:pPr>
+        <w:pStyle w:val="PARTIEFORMULAIRE"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>INFORMATIONS CONCERNANT TOUTE LIMITATION DE L’UTILISATION OU DE LA PROTECTION DE L’INDICATION GEOGRAPHIQUE AINSI QUE TOUTE MESURE TRANSITOIRE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C584D6C" w14:textId="229EEED2" w:rsidR="00281B2D" w:rsidRDefault="00281B2D" w:rsidP="00C651D8">
+      <w:pPr>
+        <w:pStyle w:val="PARTIEFORMULAIRE"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="928"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6776301C" w14:textId="6E80277C" w:rsidR="00281B2D" w:rsidRPr="00281B2D" w:rsidRDefault="001B4FC7" w:rsidP="00C651D8">
+      <w:pPr>
+        <w:pStyle w:val="PARTIEFORMULAIRE"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="928"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Facultatif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4D57A7" w14:textId="77777777" w:rsidR="00281B2D" w:rsidRPr="00281B2D" w:rsidRDefault="00281B2D" w:rsidP="00C651D8">
+      <w:pPr>
+        <w:pStyle w:val="PARTIEFORMULAIRE"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="928"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E044AE7" w14:textId="2BBEF291" w:rsidR="00281B2D" w:rsidRPr="00281B2D" w:rsidRDefault="00281B2D" w:rsidP="00613D57">
+      <w:pPr>
+        <w:pStyle w:val="PARTIEFORMULAIRE"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>AUTRES INFORMATIONS JUGEES APPROPRIEES PAR L’ETAT MEMBRE OU LE GROUPEMENT DEMANDEUR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576C809D" w14:textId="4A10D128" w:rsidR="00281B2D" w:rsidRDefault="00281B2D" w:rsidP="00C651D8">
+      <w:pPr>
+        <w:pStyle w:val="PARTIEFORMULAIRE"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="928"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0234CDB1" w14:textId="1EC74A52" w:rsidR="00281B2D" w:rsidRPr="00281B2D" w:rsidRDefault="001B4FC7" w:rsidP="00C651D8">
+      <w:pPr>
+        <w:pStyle w:val="PARTIEFORMULAIRE"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="928"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Facultatif</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00281B2D" w:rsidRPr="00281B2D" w:rsidSect="00B803C9">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D47867F" w14:textId="77777777" w:rsidR="0003102E" w:rsidRPr="00E245D7" w:rsidRDefault="0003102E" w:rsidP="0052518F">
+    <w:p w14:paraId="44494584" w14:textId="77777777" w:rsidR="00CE1472" w:rsidRPr="00E245D7" w:rsidRDefault="00CE1472" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60E544CF" w14:textId="77777777" w:rsidR="0003102E" w:rsidRPr="00E245D7" w:rsidRDefault="0003102E" w:rsidP="0052518F">
+    <w:p w14:paraId="7D89713E" w14:textId="77777777" w:rsidR="00CE1472" w:rsidRPr="00E245D7" w:rsidRDefault="00CE1472" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
@@ -1449,168 +1856,168 @@
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A400226" w14:textId="77777777" w:rsidR="0003102E" w:rsidRPr="00E245D7" w:rsidRDefault="0003102E" w:rsidP="0052518F">
+    <w:p w14:paraId="0DB8A81A" w14:textId="77777777" w:rsidR="00CE1472" w:rsidRPr="00E245D7" w:rsidRDefault="00CE1472" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="610113F8" w14:textId="77777777" w:rsidR="0003102E" w:rsidRPr="00E245D7" w:rsidRDefault="0003102E" w:rsidP="0052518F">
+    <w:p w14:paraId="12C31D01" w14:textId="77777777" w:rsidR="00CE1472" w:rsidRPr="00E245D7" w:rsidRDefault="00CE1472" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="725199F3" w14:textId="29CB822F" w:rsidR="002B2910" w:rsidRDefault="0003102E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="725199F3" w14:textId="29CB822F" w:rsidR="002B2910" w:rsidRDefault="00CE1472">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="7C5EEB05">
+      <w:pict w14:anchorId="31DE29C1">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject29026344" o:spid="_x0000_s1026" type="#_x0000_t136" alt="" style="position:absolute;margin-left:0;margin-top:0;width:397.65pt;height:238.6pt;rotation:315;z-index:-251655168;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DA3A26D" w14:textId="290664B0" w:rsidR="002B2910" w:rsidRDefault="0003102E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DA3A26D" w14:textId="290664B0" w:rsidR="002B2910" w:rsidRDefault="00CE1472">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="07CEB715">
+      <w:pict w14:anchorId="764BB721">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject29026343" o:spid="_x0000_s1025" type="#_x0000_t136" alt="" style="position:absolute;margin-left:0;margin-top:0;width:397.65pt;height:238.6pt;rotation:315;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="77E03442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Listenumros5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="80721A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4191,50 +4598,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CCA2CD5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCB4B426"/>
+    <w:lvl w:ilvl="0" w:tplc="B1768B70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF360F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9498EF86"/>
     <w:lvl w:ilvl="0" w:tplc="1A42C5E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="965" w:hanging="850"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A75A95F0">
@@ -4313,51 +4833,51 @@
     <w:lvl w:ilvl="7" w:tplc="D8CCBC76">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6717" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7DA0D566">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7580" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D44579"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82020EC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -4433,51 +4953,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C265E59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ECC9C26"/>
     <w:lvl w:ilvl="0" w:tplc="F032531C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4546,51 +5066,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB514B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C1610C8"/>
     <w:lvl w:ilvl="0" w:tplc="A75A95F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1325" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4636,55 +5156,55 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FC2538F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D48CA55C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="5B1C9F9C"/>
+    <w:lvl w:ilvl="0" w:tplc="2CC0054A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
@@ -4725,51 +5245,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="683C11F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17FA3D12"/>
     <w:lvl w:ilvl="0" w:tplc="18090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="18090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4838,51 +5358,51 @@
     <w:lvl w:ilvl="7" w:tplc="18090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="18090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BD17DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0098267A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4951,51 +5471,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E101B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51D83664"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5064,51 +5584,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9D3AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BB22C52"/>
     <w:lvl w:ilvl="0" w:tplc="AF9A328E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="18090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1809001B" w:tentative="1">
@@ -5153,51 +5673,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="18090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72EA48C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F050E868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -5273,51 +5793,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73874A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="759A26C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5386,51 +5906,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75964C0E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C792ABF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -5506,51 +6026,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A637DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8B24F70"/>
     <w:lvl w:ilvl="0" w:tplc="1809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="18090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1809001B" w:tentative="1">
@@ -5595,51 +6115,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="18090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C7F5A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EC04054"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5708,51 +6228,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D667EED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2C26A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
@@ -5831,54 +6351,54 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE2013C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EA324544"/>
+    <w:tmpl w:val="7B5C1266"/>
     <w:lvl w:ilvl="0" w:tplc="BE38F97E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PARTIEFORMULAIRE"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="18090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1809001B" w:tentative="1">
@@ -5923,383 +6443,399 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5248" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="18090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6688" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1258178773">
+  <w:num w:numId="1" w16cid:durableId="559170244">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="720055370">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="541525102">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1908496893">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2049642997">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="296842285">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1671955239">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="573470611">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="482477750">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1492403366">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="723404966">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="620920693">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1405758918">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1083527836">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1141270770">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1155608135">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1389499248">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="548221582">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="68307093">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="831872196">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="500778118">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="23022646">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2074307088">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="389303901">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2053730831">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1042367313">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1426341168">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="885217545">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="380399820">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="812722900">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="738871167">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="31" w16cid:durableId="1374961430">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="104086268">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="32" w16cid:durableId="515853523">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2121753995">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="33" w16cid:durableId="1235161568">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1700548778">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="34" w16cid:durableId="476265704">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="981690830">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="35" w16cid:durableId="255793787">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="630864884">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="36" w16cid:durableId="610086753">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1350644647">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="37" w16cid:durableId="1107432909">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1825002970">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="38" w16cid:durableId="2055807898">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="390275748">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="39" w16cid:durableId="1858807303">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1282760519">
-[...17 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1521503540">
+  <w:num w:numId="40" w16cid:durableId="162934027">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1261331851">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="41" w16cid:durableId="428353121">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2135294042">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="42" w16cid:durableId="182674228">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="425657753">
-[...38 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="1308125076">
+  <w:num w:numId="43" w16cid:durableId="1741750996">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1030640841">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="44" w16cid:durableId="678897752">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1670328890">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="45" w16cid:durableId="1223057704">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="722215524">
-[...20 lines deleted...]
-  <w:num w:numId="43" w16cid:durableId="567302169">
+  <w:num w:numId="46" w16cid:durableId="661544562">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1548490320">
-[...8 lines deleted...]
-  <w:num w:numId="47" w16cid:durableId="1398504998">
+  <w:num w:numId="47" w16cid:durableId="605846020">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="166990765">
+  <w:num w:numId="48" w16cid:durableId="93283915">
     <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1137187892">
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="44"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="216"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0052518F"/>
     <w:rsid w:val="00025EF1"/>
     <w:rsid w:val="0003102E"/>
     <w:rsid w:val="001106F1"/>
     <w:rsid w:val="00121E8B"/>
     <w:rsid w:val="00132620"/>
     <w:rsid w:val="0014776B"/>
     <w:rsid w:val="00151C40"/>
     <w:rsid w:val="00167582"/>
     <w:rsid w:val="00185D14"/>
     <w:rsid w:val="001B07BF"/>
+    <w:rsid w:val="001B4FC7"/>
     <w:rsid w:val="00254202"/>
     <w:rsid w:val="00263DEC"/>
     <w:rsid w:val="00275C7F"/>
+    <w:rsid w:val="00281B2D"/>
     <w:rsid w:val="00284FC4"/>
     <w:rsid w:val="002B2910"/>
     <w:rsid w:val="002B5118"/>
     <w:rsid w:val="002C278F"/>
     <w:rsid w:val="002D56D1"/>
     <w:rsid w:val="002D6B1D"/>
     <w:rsid w:val="002E22AA"/>
     <w:rsid w:val="002F5EB5"/>
     <w:rsid w:val="00303A10"/>
     <w:rsid w:val="00313A8D"/>
     <w:rsid w:val="00316DE7"/>
+    <w:rsid w:val="003219A7"/>
     <w:rsid w:val="00323E4C"/>
     <w:rsid w:val="00360EAF"/>
     <w:rsid w:val="00381C3C"/>
     <w:rsid w:val="00394D37"/>
     <w:rsid w:val="003C4E06"/>
+    <w:rsid w:val="003D0B87"/>
     <w:rsid w:val="003D60C9"/>
     <w:rsid w:val="003F1010"/>
     <w:rsid w:val="00431C45"/>
     <w:rsid w:val="0049617C"/>
     <w:rsid w:val="004A39A9"/>
     <w:rsid w:val="004A5CA3"/>
     <w:rsid w:val="004C01DF"/>
     <w:rsid w:val="004C20A4"/>
     <w:rsid w:val="004D555A"/>
     <w:rsid w:val="004F0D5D"/>
+    <w:rsid w:val="004F6E49"/>
     <w:rsid w:val="005045C7"/>
     <w:rsid w:val="0052518F"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="005676D8"/>
     <w:rsid w:val="00592F26"/>
     <w:rsid w:val="005B6F0F"/>
     <w:rsid w:val="005E15D9"/>
     <w:rsid w:val="0060087A"/>
     <w:rsid w:val="00607B8E"/>
     <w:rsid w:val="006132E1"/>
     <w:rsid w:val="00615A41"/>
     <w:rsid w:val="006347A7"/>
     <w:rsid w:val="006613A4"/>
     <w:rsid w:val="006624D8"/>
     <w:rsid w:val="006B3CBA"/>
     <w:rsid w:val="006C21A6"/>
     <w:rsid w:val="006E037D"/>
     <w:rsid w:val="0073705F"/>
     <w:rsid w:val="00746974"/>
+    <w:rsid w:val="007722A7"/>
     <w:rsid w:val="00795B50"/>
     <w:rsid w:val="00795E27"/>
     <w:rsid w:val="007D0864"/>
     <w:rsid w:val="007D5E86"/>
     <w:rsid w:val="00815F96"/>
     <w:rsid w:val="00836565"/>
     <w:rsid w:val="008B0AD9"/>
     <w:rsid w:val="008E2F22"/>
     <w:rsid w:val="00921C10"/>
     <w:rsid w:val="00947B3F"/>
     <w:rsid w:val="009564EC"/>
     <w:rsid w:val="0096780D"/>
     <w:rsid w:val="009744F8"/>
     <w:rsid w:val="0098677F"/>
     <w:rsid w:val="009B4C1E"/>
     <w:rsid w:val="009E6815"/>
     <w:rsid w:val="009F5039"/>
+    <w:rsid w:val="00A4142B"/>
     <w:rsid w:val="00A47216"/>
     <w:rsid w:val="00A522A5"/>
     <w:rsid w:val="00AB6133"/>
     <w:rsid w:val="00AC2F79"/>
     <w:rsid w:val="00B00A55"/>
     <w:rsid w:val="00B42160"/>
     <w:rsid w:val="00B611A7"/>
     <w:rsid w:val="00B612EC"/>
     <w:rsid w:val="00B803C9"/>
     <w:rsid w:val="00B85CBC"/>
     <w:rsid w:val="00B96364"/>
     <w:rsid w:val="00BA5653"/>
     <w:rsid w:val="00BB1085"/>
     <w:rsid w:val="00BB2F6E"/>
     <w:rsid w:val="00BC5D39"/>
     <w:rsid w:val="00C03137"/>
     <w:rsid w:val="00C379CC"/>
     <w:rsid w:val="00C447F5"/>
     <w:rsid w:val="00C50237"/>
+    <w:rsid w:val="00C651D8"/>
     <w:rsid w:val="00C659F2"/>
     <w:rsid w:val="00C7788C"/>
     <w:rsid w:val="00CC09A7"/>
     <w:rsid w:val="00CD252D"/>
+    <w:rsid w:val="00CE1472"/>
     <w:rsid w:val="00D01E7B"/>
     <w:rsid w:val="00DB540F"/>
     <w:rsid w:val="00DB6DBC"/>
     <w:rsid w:val="00DC3708"/>
     <w:rsid w:val="00DE1279"/>
     <w:rsid w:val="00DF1F3E"/>
+    <w:rsid w:val="00DF6753"/>
     <w:rsid w:val="00E06E08"/>
     <w:rsid w:val="00E17820"/>
     <w:rsid w:val="00E245D7"/>
     <w:rsid w:val="00E56234"/>
     <w:rsid w:val="00E72630"/>
     <w:rsid w:val="00E81197"/>
     <w:rsid w:val="00E91796"/>
     <w:rsid w:val="00EA0CC9"/>
     <w:rsid w:val="00EC250F"/>
     <w:rsid w:val="00EC5B22"/>
+    <w:rsid w:val="00ED0DF8"/>
     <w:rsid w:val="00ED3734"/>
     <w:rsid w:val="00EE2BC6"/>
     <w:rsid w:val="00F0538F"/>
+    <w:rsid w:val="00F067D8"/>
     <w:rsid w:val="00F110AC"/>
     <w:rsid w:val="00F30FE4"/>
     <w:rsid w:val="00F70993"/>
+    <w:rsid w:val="00FC2580"/>
     <w:rsid w:val="00FF5F9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-IE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3053C0A0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F3824AF9-58EE-4D40-8725-CAFCCB04AE37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6654,50 +7190,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="007722A7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0052518F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -31871,81 +32408,80 @@
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PARTIEFORMULAIRE">
     <w:name w:val="PARTIE FORMULAIRE"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006624D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NOTEFORMULAIRE">
     <w:name w:val="NOTE FORMULAIRE"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006624D8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="74713925">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="108669138">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -32810,67 +33346,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7301e010-b1d1-49e4-a202-b42fbc508c04">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E48E1D7E3BFE1E44ACF0D3D656277F4D" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d8f518d65597b5e1cb34a800a845b15f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7301e010-b1d1-49e4-a202-b42fbc508c04" xmlns:ns3="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="947a108d007192763916beb6bb488bfd" ns2:_="" ns3:_="">
     <xsd:import namespace="7301e010-b1d1-49e4-a202-b42fbc508c04"/>
     <xsd:import namespace="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -33019,124 +33555,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4399E697-C543-4D55-BF5E-C9123535ECD9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67457192-93C5-4DEB-997D-08A79E4870A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7301e010-b1d1-49e4-a202-b42fbc508c04"/>
     <ds:schemaRef ds:uri="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C87174D-A72C-404A-80B0-5827011937DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7301e010-b1d1-49e4-a202-b42fbc508c04"/>
     <ds:schemaRef ds:uri="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>633</Characters>
+  <Pages>2</Pages>
+  <Words>197</Words>
+  <Characters>1088</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>FORMs for translation_FR_draft.docx</vt:lpstr>
       <vt:lpstr>FORMs for translation_FR.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CDT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>746</CharactersWithSpaces>
+  <CharactersWithSpaces>1283</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORMs for translation_FR_draft.docx</dc:title>
   <dc:creator>CDT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E48E1D7E3BFE1E44ACF0D3D656277F4D</vt:lpwstr>
   </property>
 </Properties>
 </file>