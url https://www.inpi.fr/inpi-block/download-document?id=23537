--- v0 (2025-12-05)
+++ v1 (2026-10-22)
@@ -1,34 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1559BA1F" w14:textId="43639C13" w:rsidR="00B803C9" w:rsidRPr="00E95483" w:rsidRDefault="003B7ACF" w:rsidP="008248BD">
       <w:pPr>
@@ -53,137 +54,129 @@
     </w:p>
     <w:p w14:paraId="5F6753F3" w14:textId="460ED755" w:rsidR="001D360E" w:rsidRDefault="001D360E" w:rsidP="008248BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95483">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Attention : Ce document ne doit pas comporter plus de 2500 mots</w:t>
       </w:r>
       <w:r w:rsidR="00983E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t>sauf dans des cas dument justifiés.</w:t>
+        <w:t>, sauf dans des cas dument justifiés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F95722C" w14:textId="77777777" w:rsidR="008248BD" w:rsidRPr="00E95483" w:rsidRDefault="008248BD" w:rsidP="008248BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D5504B" w14:textId="441B23B5" w:rsidR="00B803C9" w:rsidRPr="00E95483" w:rsidRDefault="008248BD" w:rsidP="00B65CAC">
       <w:pPr>
         <w:pStyle w:val="PARTIEFORMULAIRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00E95483">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>DÉNOMINATION À PROTÉGER EN TANT QU’INDICATION GÉOGRAPHIQUE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EFCEE2" w14:textId="77777777" w:rsidR="008248BD" w:rsidRDefault="008248BD" w:rsidP="008248BD">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69761D0B" w14:textId="3349F2AE" w:rsidR="00B803C9" w:rsidRPr="008248BD" w:rsidRDefault="00B803C9" w:rsidP="008248BD">
       <w:pPr>
         <w:pStyle w:val="NOTEFORMULAIRE"/>
       </w:pPr>
       <w:r w:rsidRPr="008248BD">
         <w:t>[Indiquer la dénomination à protéger en tant qu’indication géographique, ou la dénomination enregistrée dans le cas d’une demande de modification du cahier des charges]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A0E900" w14:textId="51D2606E" w:rsidR="008248BD" w:rsidRDefault="00943A37" w:rsidP="008248BD">
+    <w:p w14:paraId="49A0E900" w14:textId="609C4C81" w:rsidR="008248BD" w:rsidRDefault="00B65CAC" w:rsidP="008248BD">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte9"/>
+            <w:name w:val="Texte1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Texte9"/>
+      <w:bookmarkStart w:id="0" w:name="Texte1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -218,51 +211,51 @@
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="474D6817" w14:textId="77777777" w:rsidR="008248BD" w:rsidRDefault="008248BD" w:rsidP="008248BD">
+    <w:p w14:paraId="474D6817" w14:textId="77777777" w:rsidR="008248BD" w:rsidRPr="00E95483" w:rsidRDefault="008248BD" w:rsidP="008248BD">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A2D4604" w14:textId="6C10D072" w:rsidR="0005296B" w:rsidRPr="008248BD" w:rsidRDefault="008248BD" w:rsidP="00B65CAC">
       <w:pPr>
         <w:pStyle w:val="PARTIEFORMULAIRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidRPr="008248BD">
@@ -354,139 +347,94 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95483">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Type de produit</w:t>
       </w:r>
       <w:r w:rsidRPr="00E95483">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C8C7D2" w14:textId="74BEA093" w:rsidR="00394D37" w:rsidRDefault="00943A37" w:rsidP="00B65CAC">
+    <w:p w14:paraId="08C8C7D2" w14:textId="411CEF5B" w:rsidR="00394D37" w:rsidRDefault="00B65CAC" w:rsidP="00B65CAC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte8"/>
+            <w:name w:val="ListeDéroulante1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:textInput/>
+            <w:ddList/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Texte8"/>
-      <w:r w:rsidRPr="00943A37">
+      <w:bookmarkStart w:id="1" w:name="ListeDéroulante1"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+        <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:noProof/>
-[...39 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="3F3C3413" w14:textId="77777777" w:rsidR="009C6EE0" w:rsidRDefault="009C6EE0" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28568FAE" w14:textId="77777777" w:rsidR="009C6EE0" w:rsidRPr="00E95483" w:rsidRDefault="009C6EE0" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -528,139 +476,129 @@
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="312AA4C4" w14:textId="6F310078" w:rsidR="008248BD" w:rsidRPr="00B65CAC" w:rsidRDefault="00B803C9" w:rsidP="00B65CAC">
       <w:pPr>
         <w:pStyle w:val="NOTEFORMULAIRE"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008248BD">
         <w:t>[Afin d’identifier le produit, recourir à des définitions et normes communément utilisées pour ce produit. Dans la description du produit, mettre en évidence sa spécificité, en utilisant des unités de mesure et des éléments de comparaison communs ou techniques, sans préciser les caractéristiques techniques inhérentes à tous les produits de ce type ni les exigences légales obligatoires applicables à tous les produits de ce type</w:t>
       </w:r>
       <w:r w:rsidR="008248BD" w:rsidRPr="00E95483">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00B65CAC">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B65CAC" w:rsidRPr="00943A37">
+      <w:r w:rsidR="00B65CAC">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Texte2"/>
-      <w:r w:rsidR="00B65CAC" w:rsidRPr="00943A37">
+      <w:r w:rsidR="00B65CAC">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B65CAC" w:rsidRPr="00943A37">
+      <w:r w:rsidR="00B65CAC">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B65CAC" w:rsidRPr="00943A37">
+      <w:r w:rsidR="00B65CAC">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B65CAC" w:rsidRPr="00943A37">
+      <w:r w:rsidR="00B65CAC">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B65CAC" w:rsidRPr="00943A37">
+      <w:r w:rsidR="00B65CAC">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B65CAC" w:rsidRPr="00943A37">
+      <w:r w:rsidR="00B65CAC">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B65CAC" w:rsidRPr="00943A37">
+      <w:r w:rsidR="00B65CAC">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B65CAC" w:rsidRPr="00943A37">
+      <w:r w:rsidR="00B65CAC">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B65CAC" w:rsidRPr="00943A37">
+      <w:r w:rsidR="00B65CAC">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="02B3B25E" w14:textId="77777777" w:rsidR="009C6EE0" w:rsidRDefault="009C6EE0" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02DAEDF6" w14:textId="77777777" w:rsidR="009C6EE0" w:rsidRPr="00E95483" w:rsidRDefault="009C6EE0" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -713,147 +651,137 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FB12FF5" w14:textId="6C6434E3" w:rsidR="00B803C9" w:rsidRDefault="00B803C9" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="NOTEFORMULAIRE"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00E95483">
         <w:t>[Justifier toute restriction ou dérogation]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09821FDC" w14:textId="39F8C74F" w:rsidR="008248BD" w:rsidRDefault="00B65CAC" w:rsidP="00B65CAC">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Texte3"/>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0A432B72" w14:textId="77777777" w:rsidR="009C6EE0" w:rsidRDefault="009C6EE0" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E3A4453" w14:textId="77777777" w:rsidR="009C6EE0" w:rsidRPr="00E95483" w:rsidRDefault="009C6EE0" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709" w:hanging="567"/>
@@ -912,147 +840,137 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47FE81E2" w14:textId="314AAD1E" w:rsidR="00B803C9" w:rsidRDefault="00B803C9" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="NOTEFORMULAIRE"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00E95483">
         <w:t>[Le cas échéant, justifier toute restriction éventuelle par des arguments spécifiques au produit]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732C2801" w14:textId="7EED282D" w:rsidR="00A53D5B" w:rsidRDefault="00B65CAC" w:rsidP="00B65CAC">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Texte4"/>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="42315491" w14:textId="77777777" w:rsidR="00B65CAC" w:rsidRPr="00E95483" w:rsidRDefault="00B65CAC" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E664481" w14:textId="033537EA" w:rsidR="00B803C9" w:rsidRPr="00E95483" w:rsidRDefault="00B803C9" w:rsidP="00B65CAC">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -1098,147 +1016,137 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="445EEC5E" w14:textId="5A7760B5" w:rsidR="00B803C9" w:rsidRDefault="00B803C9" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="NOTEFORMULAIRE"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00E95483">
         <w:t>[Le cas échéant, justifier toute restriction éventuelle]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7655F3D0" w14:textId="43A6CBA2" w:rsidR="00A53D5B" w:rsidRDefault="00B65CAC" w:rsidP="00B65CAC">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Texte5"/>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2ED89A35" w14:textId="77777777" w:rsidR="009C6EE0" w:rsidRDefault="009C6EE0" w:rsidP="008248BD">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D94A9A3" w14:textId="77777777" w:rsidR="009C6EE0" w:rsidRPr="00E95483" w:rsidRDefault="009C6EE0" w:rsidP="008248BD">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
@@ -1274,147 +1182,137 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FF497A9" w14:textId="1AC8A051" w:rsidR="00B803C9" w:rsidRPr="00A53D5B" w:rsidRDefault="00B803C9" w:rsidP="00A53D5B">
       <w:pPr>
         <w:pStyle w:val="NOTEFORMULAIRE"/>
       </w:pPr>
       <w:r w:rsidRPr="00A53D5B">
         <w:t>[Le cas échéant, insérer une carte de l’aire géographique]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE19656" w14:textId="307A77B6" w:rsidR="00A53D5B" w:rsidRDefault="00B65CAC" w:rsidP="008248BD">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Texte6"/>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="0E8DCA32" w14:textId="77777777" w:rsidR="009C6EE0" w:rsidRDefault="009C6EE0" w:rsidP="008248BD">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44A3B051" w14:textId="77777777" w:rsidR="009C6EE0" w:rsidRPr="00E95483" w:rsidRDefault="009C6EE0" w:rsidP="008248BD">
       <w:pPr>
         <w:pStyle w:val="oj-normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
@@ -1454,191 +1352,181 @@
     </w:p>
     <w:p w14:paraId="0E61ADD0" w14:textId="77777777" w:rsidR="00B803C9" w:rsidRPr="00A53D5B" w:rsidRDefault="00B803C9" w:rsidP="00A53D5B">
       <w:pPr>
         <w:pStyle w:val="NOTEFORMULAIRE"/>
       </w:pPr>
       <w:r w:rsidRPr="00A53D5B">
         <w:t>[Indiquer le lien entre l’aire géographique et la qualité, la réputation ou une autre caractéristique déterminée du produit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0207FEC6" w14:textId="12B48416" w:rsidR="008248BD" w:rsidRDefault="00B803C9" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="NOTEFORMULAIRE"/>
       </w:pPr>
       <w:r w:rsidRPr="00A53D5B">
         <w:t>À cette fin, préciser les facteurs sur lesquels le lien est fondé, y compris, le cas échéant, les éléments de la description du produit ou de la méthode de production justifiant ce lien.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C874709" w14:textId="6A1BB7CE" w:rsidR="00B65CAC" w:rsidRPr="00B65CAC" w:rsidRDefault="00B65CAC" w:rsidP="009C6EE0">
       <w:pPr>
         <w:pStyle w:val="NOTEFORMULAIRE"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Texte7"/>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943A37">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:sectPr w:rsidR="00B65CAC" w:rsidRPr="00B65CAC" w:rsidSect="00B803C9">
-      <w:headerReference w:type="even" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21EFFC0A" w14:textId="77777777" w:rsidR="00A0530F" w:rsidRPr="00E245D7" w:rsidRDefault="00A0530F" w:rsidP="0052518F">
+    <w:p w14:paraId="7A62BF5E" w14:textId="77777777" w:rsidR="0007183C" w:rsidRPr="00E245D7" w:rsidRDefault="0007183C" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="624FBAD1" w14:textId="77777777" w:rsidR="00A0530F" w:rsidRPr="00E245D7" w:rsidRDefault="00A0530F" w:rsidP="0052518F">
+    <w:p w14:paraId="76B51AFA" w14:textId="77777777" w:rsidR="0007183C" w:rsidRPr="00E245D7" w:rsidRDefault="0007183C" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
@@ -1654,144 +1542,144 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="380C9F1C" w14:textId="77777777" w:rsidR="00A0530F" w:rsidRPr="00E245D7" w:rsidRDefault="00A0530F" w:rsidP="0052518F">
+    <w:p w14:paraId="77844260" w14:textId="77777777" w:rsidR="0007183C" w:rsidRPr="00E245D7" w:rsidRDefault="0007183C" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D0C60EC" w14:textId="77777777" w:rsidR="00A0530F" w:rsidRPr="00E245D7" w:rsidRDefault="00A0530F" w:rsidP="0052518F">
+    <w:p w14:paraId="2529068F" w14:textId="77777777" w:rsidR="0007183C" w:rsidRPr="00E245D7" w:rsidRDefault="0007183C" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="725199F3" w14:textId="29CB822F" w:rsidR="002B2910" w:rsidRDefault="00A0530F">
+  <w:p w14:paraId="725199F3" w14:textId="29CB822F" w:rsidR="002B2910" w:rsidRDefault="0007183C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="63E39B32">
+      <w:pict w14:anchorId="5CAB6EB7">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject29026344" o:spid="_x0000_s1026" type="#_x0000_t136" alt="" style="position:absolute;margin-left:0;margin-top:0;width:397.65pt;height:238.6pt;rotation:315;z-index:-251655168;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DA3A26D" w14:textId="290664B0" w:rsidR="002B2910" w:rsidRDefault="00A0530F">
+  <w:p w14:paraId="5DA3A26D" w14:textId="290664B0" w:rsidR="002B2910" w:rsidRDefault="0007183C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="79E496E4">
+      <w:pict w14:anchorId="1FC694EF">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject29026343" o:spid="_x0000_s1025" type="#_x0000_t136" alt="" style="position:absolute;margin-left:0;margin-top:0;width:397.65pt;height:238.6pt;rotation:315;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
@@ -3226,216 +3114,214 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="266"/>
+  <w:zoom w:percent="127"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0052518F"/>
     <w:rsid w:val="00025EF1"/>
     <w:rsid w:val="0005296B"/>
+    <w:rsid w:val="0007183C"/>
     <w:rsid w:val="001106F1"/>
     <w:rsid w:val="00121E8B"/>
     <w:rsid w:val="00123441"/>
     <w:rsid w:val="00132620"/>
     <w:rsid w:val="0014776B"/>
     <w:rsid w:val="00151C40"/>
     <w:rsid w:val="00167582"/>
     <w:rsid w:val="001B07BF"/>
     <w:rsid w:val="001C1EA5"/>
     <w:rsid w:val="001D360E"/>
     <w:rsid w:val="00254202"/>
     <w:rsid w:val="00263DEC"/>
     <w:rsid w:val="00271B0B"/>
     <w:rsid w:val="00275C7F"/>
     <w:rsid w:val="00284FC4"/>
     <w:rsid w:val="002A6817"/>
     <w:rsid w:val="002B2910"/>
     <w:rsid w:val="002B5118"/>
     <w:rsid w:val="002C278F"/>
     <w:rsid w:val="002D56D1"/>
     <w:rsid w:val="002D6B1D"/>
     <w:rsid w:val="002E22AA"/>
     <w:rsid w:val="002F5EB5"/>
     <w:rsid w:val="00316DE7"/>
     <w:rsid w:val="00323E4C"/>
     <w:rsid w:val="00344757"/>
-    <w:rsid w:val="00366483"/>
     <w:rsid w:val="00381C3C"/>
     <w:rsid w:val="00394D37"/>
     <w:rsid w:val="003B7ACF"/>
     <w:rsid w:val="003C4E06"/>
     <w:rsid w:val="003D60C9"/>
+    <w:rsid w:val="003E6D99"/>
     <w:rsid w:val="003F1010"/>
+    <w:rsid w:val="003F2828"/>
     <w:rsid w:val="00431C45"/>
     <w:rsid w:val="004A39A9"/>
     <w:rsid w:val="004A5CA3"/>
     <w:rsid w:val="004C01DF"/>
     <w:rsid w:val="004C20A4"/>
     <w:rsid w:val="004F0D5D"/>
     <w:rsid w:val="005045C7"/>
     <w:rsid w:val="0052518F"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="005676D8"/>
     <w:rsid w:val="00592F26"/>
     <w:rsid w:val="005B6F0F"/>
     <w:rsid w:val="005E15D9"/>
     <w:rsid w:val="0060087A"/>
     <w:rsid w:val="00607B8E"/>
     <w:rsid w:val="00615A41"/>
     <w:rsid w:val="00615B8F"/>
     <w:rsid w:val="00633921"/>
     <w:rsid w:val="006347A7"/>
     <w:rsid w:val="006613A4"/>
     <w:rsid w:val="006C21A6"/>
     <w:rsid w:val="006D5F9C"/>
     <w:rsid w:val="006E037D"/>
     <w:rsid w:val="0073705F"/>
     <w:rsid w:val="00746974"/>
     <w:rsid w:val="00795B50"/>
     <w:rsid w:val="00795E27"/>
     <w:rsid w:val="007A687E"/>
     <w:rsid w:val="007D0864"/>
     <w:rsid w:val="007D5E86"/>
     <w:rsid w:val="00813969"/>
     <w:rsid w:val="00815F96"/>
     <w:rsid w:val="008248BD"/>
     <w:rsid w:val="00836565"/>
-    <w:rsid w:val="008541B8"/>
     <w:rsid w:val="008A15B8"/>
     <w:rsid w:val="008B0AD9"/>
     <w:rsid w:val="008E2F22"/>
     <w:rsid w:val="00921C10"/>
     <w:rsid w:val="0092712D"/>
-    <w:rsid w:val="00943A37"/>
     <w:rsid w:val="00947B3F"/>
     <w:rsid w:val="009564EC"/>
     <w:rsid w:val="0096780D"/>
     <w:rsid w:val="009744F8"/>
     <w:rsid w:val="00983E66"/>
     <w:rsid w:val="0098677F"/>
     <w:rsid w:val="00994E81"/>
     <w:rsid w:val="009B4C1E"/>
     <w:rsid w:val="009C6EE0"/>
     <w:rsid w:val="009F5039"/>
-    <w:rsid w:val="00A0530F"/>
+    <w:rsid w:val="00A4142B"/>
     <w:rsid w:val="00A47216"/>
     <w:rsid w:val="00A522A5"/>
     <w:rsid w:val="00A53D5B"/>
     <w:rsid w:val="00AB6133"/>
     <w:rsid w:val="00AC2F79"/>
     <w:rsid w:val="00B00A55"/>
     <w:rsid w:val="00B0440B"/>
     <w:rsid w:val="00B42160"/>
     <w:rsid w:val="00B611A7"/>
     <w:rsid w:val="00B612EC"/>
     <w:rsid w:val="00B65CAC"/>
     <w:rsid w:val="00B803C9"/>
     <w:rsid w:val="00B85CBC"/>
     <w:rsid w:val="00B96364"/>
     <w:rsid w:val="00BA5653"/>
     <w:rsid w:val="00BA6C37"/>
     <w:rsid w:val="00BB1085"/>
     <w:rsid w:val="00BB2F6E"/>
     <w:rsid w:val="00BC5D39"/>
     <w:rsid w:val="00C379CC"/>
     <w:rsid w:val="00C447F5"/>
     <w:rsid w:val="00C50237"/>
     <w:rsid w:val="00C659F2"/>
     <w:rsid w:val="00C7788C"/>
     <w:rsid w:val="00CC09A7"/>
     <w:rsid w:val="00CD252D"/>
     <w:rsid w:val="00D01E7B"/>
     <w:rsid w:val="00DB540F"/>
     <w:rsid w:val="00DB6DBC"/>
     <w:rsid w:val="00DC3708"/>
     <w:rsid w:val="00DE1279"/>
     <w:rsid w:val="00DF1F3E"/>
     <w:rsid w:val="00E06E08"/>
     <w:rsid w:val="00E17820"/>
     <w:rsid w:val="00E245D7"/>
-    <w:rsid w:val="00E4613E"/>
     <w:rsid w:val="00E56234"/>
     <w:rsid w:val="00E72630"/>
     <w:rsid w:val="00E81197"/>
     <w:rsid w:val="00E91796"/>
     <w:rsid w:val="00E95483"/>
     <w:rsid w:val="00EA0CC9"/>
     <w:rsid w:val="00ED3734"/>
     <w:rsid w:val="00EE2BC6"/>
     <w:rsid w:val="00F0538F"/>
     <w:rsid w:val="00F110AC"/>
     <w:rsid w:val="00F30FE4"/>
     <w:rsid w:val="00F70993"/>
-    <w:rsid w:val="00FF44BC"/>
     <w:rsid w:val="00FF5F9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-IE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -29735,51 +29621,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2050644181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -30045,51 +29931,75 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7301e010-b1d1-49e4-a202-b42fbc508c04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E48E1D7E3BFE1E44ACF0D3D656277F4D" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d8f518d65597b5e1cb34a800a845b15f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7301e010-b1d1-49e4-a202-b42fbc508c04" xmlns:ns3="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="947a108d007192763916beb6bb488bfd" ns2:_="" ns3:_="">
     <xsd:import namespace="7301e010-b1d1-49e4-a202-b42fbc508c04"/>
     <xsd:import namespace="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -30234,145 +30144,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</p:properties>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67457192-93C5-4DEB-997D-08A79E4870A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7301e010-b1d1-49e4-a202-b42fbc508c04"/>
+    <ds:schemaRef ds:uri="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4399E697-C543-4D55-BF5E-C9123535ECD9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C87174D-A72C-404A-80B0-5827011937DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7301e010-b1d1-49e4-a202-b42fbc508c04"/>
     <ds:schemaRef ds:uri="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4399E697-C543-4D55-BF5E-C9123535ECD9}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52A89220-DA56-CD4F-952E-AA2F2D046D29}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>319</Words>
-  <Characters>1757</Characters>
+  <Characters>1756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>FORMs for translation_FR_draft.docx</vt:lpstr>
       <vt:lpstr>FORMs for translation_FR.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CDT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2072</CharactersWithSpaces>
+  <CharactersWithSpaces>2071</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORMs for translation_FR_draft.docx</dc:title>
   <dc:creator>CDT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E48E1D7E3BFE1E44ACF0D3D656277F4D</vt:lpwstr>
   </property>
 </Properties>
 </file>