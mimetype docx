--- v0 (2025-12-05)
+++ v1 (2026-10-21)
@@ -3901,61 +3901,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:sectPr w:rsidR="00545080" w:rsidRPr="00312ADA" w:rsidSect="00B803C9">
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56A53212" w14:textId="77777777" w:rsidR="00E83D61" w:rsidRPr="00E245D7" w:rsidRDefault="00E83D61" w:rsidP="0052518F">
+    <w:p w14:paraId="75F430CF" w14:textId="77777777" w:rsidR="00D51C62" w:rsidRPr="00E245D7" w:rsidRDefault="00D51C62" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C43E09A" w14:textId="77777777" w:rsidR="00E83D61" w:rsidRPr="00E245D7" w:rsidRDefault="00E83D61" w:rsidP="0052518F">
+    <w:p w14:paraId="35F94E10" w14:textId="77777777" w:rsidR="00D51C62" w:rsidRPr="00E245D7" w:rsidRDefault="00D51C62" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4025,129 +4025,129 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CD843E3" w14:textId="77777777" w:rsidR="00E83D61" w:rsidRPr="00E245D7" w:rsidRDefault="00E83D61" w:rsidP="0052518F">
+    <w:p w14:paraId="1F7F73F4" w14:textId="77777777" w:rsidR="00D51C62" w:rsidRPr="00E245D7" w:rsidRDefault="00D51C62" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D5EB60E" w14:textId="77777777" w:rsidR="00E83D61" w:rsidRPr="00E245D7" w:rsidRDefault="00E83D61" w:rsidP="0052518F">
+    <w:p w14:paraId="10F58C89" w14:textId="77777777" w:rsidR="00D51C62" w:rsidRPr="00E245D7" w:rsidRDefault="00D51C62" w:rsidP="0052518F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E245D7">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="725199F3" w14:textId="29CB822F" w:rsidR="002B2910" w:rsidRDefault="00E83D61">
+  <w:p w14:paraId="725199F3" w14:textId="29CB822F" w:rsidR="002B2910" w:rsidRDefault="00D51C62">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="2CEB736C">
+      <w:pict w14:anchorId="518E9DBA">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject29026344" o:spid="_x0000_s1026" type="#_x0000_t136" alt="" style="position:absolute;margin-left:0;margin-top:0;width:397.65pt;height:238.6pt;rotation:315;z-index:-251655168;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DA3A26D" w14:textId="290664B0" w:rsidR="002B2910" w:rsidRDefault="00E83D61">
+  <w:p w14:paraId="5DA3A26D" w14:textId="290664B0" w:rsidR="002B2910" w:rsidRDefault="00D51C62">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="6C0A68A5">
+      <w:pict w14:anchorId="773D06FD">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject29026343" o:spid="_x0000_s1025" type="#_x0000_t136" alt="" style="position:absolute;margin-left:0;margin-top:0;width:397.65pt;height:238.6pt;rotation:315;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
@@ -8969,52 +8969,52 @@
   </w:num>
   <w:num w:numId="46" w16cid:durableId="2036613504">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="814107595">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1300380001">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1854033257">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="2062246557">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="381634480">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="44"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:zoom w:percent="127"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9086,83 +9086,86 @@
     <w:rsid w:val="0073705F"/>
     <w:rsid w:val="00744E44"/>
     <w:rsid w:val="00746974"/>
     <w:rsid w:val="00774518"/>
     <w:rsid w:val="00795B50"/>
     <w:rsid w:val="00795E27"/>
     <w:rsid w:val="007D0864"/>
     <w:rsid w:val="007D5E86"/>
     <w:rsid w:val="008026A4"/>
     <w:rsid w:val="00815F96"/>
     <w:rsid w:val="00836565"/>
     <w:rsid w:val="008B0AD9"/>
     <w:rsid w:val="008E2F22"/>
     <w:rsid w:val="00921C10"/>
     <w:rsid w:val="00947B3F"/>
     <w:rsid w:val="009564EC"/>
     <w:rsid w:val="0096780D"/>
     <w:rsid w:val="009744F8"/>
     <w:rsid w:val="00975711"/>
     <w:rsid w:val="00977C94"/>
     <w:rsid w:val="0098677F"/>
     <w:rsid w:val="0099109A"/>
     <w:rsid w:val="009B4C1E"/>
     <w:rsid w:val="009E1218"/>
     <w:rsid w:val="009F5039"/>
+    <w:rsid w:val="00A4142B"/>
     <w:rsid w:val="00A47216"/>
     <w:rsid w:val="00A522A5"/>
     <w:rsid w:val="00AB6133"/>
     <w:rsid w:val="00AC2F79"/>
     <w:rsid w:val="00B00A55"/>
     <w:rsid w:val="00B0440B"/>
     <w:rsid w:val="00B42160"/>
     <w:rsid w:val="00B611A7"/>
     <w:rsid w:val="00B612EC"/>
     <w:rsid w:val="00B803C9"/>
     <w:rsid w:val="00B85CBC"/>
     <w:rsid w:val="00B86DDE"/>
     <w:rsid w:val="00B96364"/>
     <w:rsid w:val="00BA5653"/>
     <w:rsid w:val="00BB1085"/>
     <w:rsid w:val="00BB2F6E"/>
     <w:rsid w:val="00BC5D39"/>
     <w:rsid w:val="00C379CC"/>
     <w:rsid w:val="00C447F5"/>
     <w:rsid w:val="00C50237"/>
     <w:rsid w:val="00C659F2"/>
     <w:rsid w:val="00C7788C"/>
     <w:rsid w:val="00C953CC"/>
     <w:rsid w:val="00CC09A7"/>
     <w:rsid w:val="00CD252D"/>
     <w:rsid w:val="00D01E7B"/>
+    <w:rsid w:val="00D51C62"/>
     <w:rsid w:val="00D94984"/>
     <w:rsid w:val="00DB540F"/>
     <w:rsid w:val="00DB6DBC"/>
     <w:rsid w:val="00DC3708"/>
     <w:rsid w:val="00DE1279"/>
     <w:rsid w:val="00DF1F3E"/>
     <w:rsid w:val="00E02542"/>
+    <w:rsid w:val="00E03341"/>
     <w:rsid w:val="00E06E08"/>
     <w:rsid w:val="00E17820"/>
     <w:rsid w:val="00E245D7"/>
     <w:rsid w:val="00E56234"/>
     <w:rsid w:val="00E72630"/>
     <w:rsid w:val="00E81197"/>
     <w:rsid w:val="00E83D61"/>
     <w:rsid w:val="00E91796"/>
     <w:rsid w:val="00EA0CC9"/>
     <w:rsid w:val="00EA1B38"/>
     <w:rsid w:val="00ED3734"/>
     <w:rsid w:val="00EE2BC6"/>
     <w:rsid w:val="00F0538F"/>
     <w:rsid w:val="00F110AC"/>
     <w:rsid w:val="00F30FE4"/>
     <w:rsid w:val="00F551DC"/>
     <w:rsid w:val="00F5600E"/>
     <w:rsid w:val="00F70993"/>
     <w:rsid w:val="00F8714E"/>
     <w:rsid w:val="00FF5F9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -35746,58 +35749,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E48E1D7E3BFE1E44ACF0D3D656277F4D" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d8f518d65597b5e1cb34a800a845b15f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7301e010-b1d1-49e4-a202-b42fbc508c04" xmlns:ns3="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="947a108d007192763916beb6bb488bfd" ns2:_="" ns3:_="">
     <xsd:import namespace="7301e010-b1d1-49e4-a202-b42fbc508c04"/>
     <xsd:import namespace="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -35946,96 +35947,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7301e010-b1d1-49e4-a202-b42fbc508c04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67457192-93C5-4DEB-997D-08A79E4870A1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4399E697-C543-4D55-BF5E-C9123535ECD9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C87174D-A72C-404A-80B0-5827011937DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7301e010-b1d1-49e4-a202-b42fbc508c04"/>
     <ds:schemaRef ds:uri="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4399E697-C543-4D55-BF5E-C9123535ECD9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67457192-93C5-4DEB-997D-08A79E4870A1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7301e010-b1d1-49e4-a202-b42fbc508c04"/>
+    <ds:schemaRef ds:uri="ec6afe4d-f1f0-4739-8b5c-93d03b9fc1bf"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3030013F-6827-4ED6-B979-13D11678E22D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>842</Words>
   <Characters>4636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>